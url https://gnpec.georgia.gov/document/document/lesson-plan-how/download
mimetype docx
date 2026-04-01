--- v0 (2025-10-26)
+++ v1 (2026-04-01)
@@ -1,3706 +1,1787 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="43F4E968" w14:textId="77777777" w:rsidR="000358F9" w:rsidRPr="00D10C10" w:rsidRDefault="00C46BE3" w:rsidP="1FC556E4">
-[...130 lines deleted...]
-        </mc:AlternateContent>
+    <w:p w14:paraId="1956E3C5" w14:textId="77777777" w:rsidR="005C5FCA" w:rsidRPr="002C76D3" w:rsidRDefault="00B41E1F" w:rsidP="004C57CB">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C76D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Lesson Plan</w:t>
+      </w:r>
+      <w:r w:rsidR="009B2229" w:rsidRPr="002C76D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C5FCA" w:rsidRPr="002C76D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Template</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25AB00FE" w14:textId="57A5F74D" w:rsidR="00C46BE3" w:rsidRPr="00D10C10" w:rsidRDefault="00D9014A" w:rsidP="00D9014A">
-[...3127 lines deleted...]
-        </mc:AlternateContent>
+    <w:p w14:paraId="56580F0E" w14:textId="31E72087" w:rsidR="009B2229" w:rsidRPr="0091249E" w:rsidRDefault="009B2229" w:rsidP="008D1D9A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091249E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="0056358C" w:rsidRPr="0091249E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ITLE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091249E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091249E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Include the lesson’s title here </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00C46BE3" w:rsidRPr="00D10C10">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId8"/>
+    <w:p w14:paraId="39016CF2" w14:textId="6A4B2FDA" w:rsidR="00891641" w:rsidRPr="00B163DB" w:rsidRDefault="00891641" w:rsidP="00891641">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Time Frame </w:t>
+      </w:r>
+      <w:r w:rsidR="003A30C6" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Delivery Method </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">for Lesson: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Use this section to break down time spent on each section of the lesson</w:t>
+      </w:r>
+      <w:r w:rsidR="003E66B8" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and how it is delivered</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06BD4048" w14:textId="5F84334B" w:rsidR="00891641" w:rsidRPr="00B163DB" w:rsidRDefault="00891641" w:rsidP="00891641">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Example</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00304B32" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F4C7E" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>hours of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A30C6" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>hybrid-online</w:t>
+      </w:r>
+      <w:r w:rsidR="00394AF6" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> live</w:t>
+      </w:r>
+      <w:r w:rsidR="003A30C6" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lecture</w:t>
+      </w:r>
+      <w:r w:rsidR="00304B32" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Tue</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0D03" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5pm-8pm)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0D03" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 hour</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F52E2" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">in-person quiz, </w:t>
+      </w:r>
+      <w:r w:rsidR="0076161D" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hours</w:t>
+      </w:r>
+      <w:r w:rsidR="008F4C7E" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of</w:t>
+      </w:r>
+      <w:r w:rsidR="003E66B8" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in-person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lab</w:t>
+      </w:r>
+      <w:r w:rsidR="0076161D" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Th 5pm-8pm)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35DF4685" w14:textId="3C8012F0" w:rsidR="00BF5B05" w:rsidRPr="00B163DB" w:rsidRDefault="00BF5B05" w:rsidP="00BF5B05">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Materials:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use this section to list materials that students will need to complete today’s lesson. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A1242C" w14:textId="524002DD" w:rsidR="00BF5B05" w:rsidRPr="00B163DB" w:rsidRDefault="00BF5B05" w:rsidP="00002B92">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Example</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>: laptop</w:t>
+      </w:r>
+      <w:r w:rsidR="00394AF6" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (with LMS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, textbook, lap equipment, etc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EEE4D7A" w14:textId="77777777" w:rsidR="00212C50" w:rsidRPr="00B163DB" w:rsidRDefault="00212C50" w:rsidP="00212C50">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>OBJECTIVES AND GOALS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD20833" w14:textId="77777777" w:rsidR="00C54F9B" w:rsidRPr="00B163DB" w:rsidRDefault="00C54F9B" w:rsidP="00C54F9B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Objectives: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Objectives should be specific and describe the outcomes students should achieve for a certain lesson. Objectives should inform decisions made around both classroom activities and assessments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17917B59" w14:textId="77777777" w:rsidR="00C54F9B" w:rsidRPr="00B163DB" w:rsidRDefault="00C54F9B" w:rsidP="00C54F9B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Example</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4335D19C" w14:textId="0A742681" w:rsidR="00C54F9B" w:rsidRPr="00B163DB" w:rsidRDefault="00C54F9B" w:rsidP="00C54F9B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Objective 1: Students will be able to identify and define key words from </w:t>
+      </w:r>
+      <w:r w:rsidR="006E0C99" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Chapters 1-3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B72411" w14:textId="493127DC" w:rsidR="00C54F9B" w:rsidRPr="00B163DB" w:rsidRDefault="00C54F9B" w:rsidP="00625866">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Objective 2: Students will complete ___ skill demonstrations</w:t>
+      </w:r>
+      <w:r w:rsidR="00131D5D" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:r w:rsidR="000C3915" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>mannequins and live people.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A8B3672" w14:textId="77777777" w:rsidR="00A506C9" w:rsidRPr="00B163DB" w:rsidRDefault="00A506C9" w:rsidP="00A506C9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ASSESSMENT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="704D4B58" w14:textId="77777777" w:rsidR="005B536F" w:rsidRPr="00B163DB" w:rsidRDefault="005B536F" w:rsidP="005B536F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assessment: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assessment should </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>link</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the specific goals and objectives mentioned above. Instructors should clearly describe strategies and tools used to document student learning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60505A6A" w14:textId="77777777" w:rsidR="005B536F" w:rsidRPr="00B163DB" w:rsidRDefault="005B536F" w:rsidP="00625866">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Example</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Students will be quizzed on material from Chapters 1-3 to ensure understanding and ability. Materials from Chapters 1-3 will be included </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Exam 1. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A715E79" w14:textId="6B063FAE" w:rsidR="003953F0" w:rsidRPr="00B163DB" w:rsidRDefault="003953F0" w:rsidP="003953F0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>LESSON TOPICS &amp; ACTIVITIES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="569C2232" w14:textId="623AEB8F" w:rsidR="00315836" w:rsidRPr="00B163DB" w:rsidRDefault="00315836" w:rsidP="00315836">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Lesson topics and activities should be directly tied to the objectives that instructors want students to achieve. Lesson activities can include lecturing, discussions, quizzes, Q &amp; A, and hands-on activities. Lab activities should be hands-on</w:t>
+      </w:r>
+      <w:r w:rsidR="00E67BE8" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skill practice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED8B3A7" w14:textId="4FA0155D" w:rsidR="00315836" w:rsidRPr="00B163DB" w:rsidRDefault="00315836" w:rsidP="00315836">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Lecture Example</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE183C" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3F19" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Total </w:t>
+      </w:r>
+      <w:r w:rsidR="007C326E" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lecture </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE183C" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Hours)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A70DF31" w14:textId="18BFAB5A" w:rsidR="00315836" w:rsidRPr="00B163DB" w:rsidRDefault="00315836" w:rsidP="007C326E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Activity 1: Instructor lecture</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1381" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on Topic 1, Topic 2, and Topic 3</w:t>
+      </w:r>
+      <w:r w:rsidR="006B1FFE" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E4C6C" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">to expand on </w:t>
+      </w:r>
+      <w:r w:rsidR="006B1FFE" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Chapters 1-3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="772F2640" w14:textId="77777777" w:rsidR="00315836" w:rsidRPr="00B163DB" w:rsidRDefault="00315836" w:rsidP="007C326E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Activity 2: Students will break into small groups to make a short PowerPoint to recap the most important points from Topic 1, Topic 2, and Topic 3. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66DB6214" w14:textId="4D94BDCE" w:rsidR="00315836" w:rsidRPr="00B163DB" w:rsidRDefault="00315836" w:rsidP="007C326E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Activity 3: Small groups will present </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD7A24" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">PowerPoints </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">to the class. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C40934C" w14:textId="37399304" w:rsidR="008B7570" w:rsidRPr="00B163DB" w:rsidRDefault="00315836" w:rsidP="00DD1381">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Activity 4: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F56D8E" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Students will take</w:t>
+      </w:r>
+      <w:r w:rsidR="008B7570" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidR="00F56D8E" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quiz </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F56D8E" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F56D8E" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapters 1-3. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="094E8AC9" w14:textId="559C0A74" w:rsidR="00315836" w:rsidRPr="00B163DB" w:rsidRDefault="00454A4A" w:rsidP="007C326E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Wrap-up</w:t>
+      </w:r>
+      <w:r w:rsidR="008B7570" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00315836" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Instructor will wrap up class by giving students the chance to ask final questions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37827F6C" w14:textId="65C20E54" w:rsidR="00315836" w:rsidRPr="00B163DB" w:rsidRDefault="00315836" w:rsidP="00315836">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Lab Example</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE183C" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3F19" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Total </w:t>
+      </w:r>
+      <w:r w:rsidR="007C326E" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lab </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE183C" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Hours)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11EA1C0C" w14:textId="6429A5C1" w:rsidR="00315836" w:rsidRPr="00B163DB" w:rsidRDefault="00315836" w:rsidP="007C326E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Activity 1: Instructor will demonstrate Skill 1</w:t>
+      </w:r>
+      <w:r w:rsidR="007125FE" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Skill</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D42B713" w14:textId="2E215168" w:rsidR="00315836" w:rsidRPr="00B163DB" w:rsidRDefault="00315836" w:rsidP="007C326E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Activity 2: Students will </w:t>
+      </w:r>
+      <w:r w:rsidR="00F92FFF" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">break into small groups to </w:t>
+      </w:r>
+      <w:r w:rsidR="007125FE" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>practice skill</w:t>
+      </w:r>
+      <w:r w:rsidR="00F92FFF" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="007125FE" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:r w:rsidR="00F92FFF" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">mannequin. Instructor will </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB15C4" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>observe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63762F03" w14:textId="7518F770" w:rsidR="00315836" w:rsidRPr="00B163DB" w:rsidRDefault="00315836" w:rsidP="00DD1381">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Activity 3: </w:t>
+      </w:r>
+      <w:r w:rsidR="003C5DAD" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Students will practice skills live on each other</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE2FE7" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="003C5DAD" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>approved guests</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00126DD4" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD7A24" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Students</w:t>
+      </w:r>
+      <w:r w:rsidR="00126DD4" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must complete </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE2FE7" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00126DD4" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> successful skills.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E288B" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Instructor will observe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="711488FF" w14:textId="2806128B" w:rsidR="00FE17BB" w:rsidRPr="006341A1" w:rsidRDefault="00454A4A" w:rsidP="006341A1">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Wrap-up</w:t>
+      </w:r>
+      <w:r w:rsidR="00315836" w:rsidRPr="00B163DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>: Instructor will wrap up class by giving students the chance to ask final questions.</w:t>
+      </w:r>
+      <w:r w:rsidR="00625866" w:rsidRPr="0091249E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00FE17BB" w:rsidRPr="006341A1">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...96 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24A3497F"/>
+    <w:nsid w:val="544C35E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C02A8830"/>
+    <w:tmpl w:val="2C9A75EE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75D408B0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0C7EB782"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1621841661">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1078526810">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="80"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C46BE3"/>
-[...24 lines deleted...]
-    <w:rsid w:val="6C31E5F8"/>
+    <w:rsidRoot w:val="00D87E04"/>
+    <w:rsid w:val="00002B92"/>
+    <w:rsid w:val="000628BF"/>
+    <w:rsid w:val="000C2E88"/>
+    <w:rsid w:val="000C3915"/>
+    <w:rsid w:val="000E4C6C"/>
+    <w:rsid w:val="00126DD4"/>
+    <w:rsid w:val="00131D5D"/>
+    <w:rsid w:val="001E288B"/>
+    <w:rsid w:val="001F3E56"/>
+    <w:rsid w:val="00212C50"/>
+    <w:rsid w:val="0022228F"/>
+    <w:rsid w:val="002953E5"/>
+    <w:rsid w:val="002C76D3"/>
+    <w:rsid w:val="00304B32"/>
+    <w:rsid w:val="003118E4"/>
+    <w:rsid w:val="00315836"/>
+    <w:rsid w:val="003643CF"/>
+    <w:rsid w:val="00394AF6"/>
+    <w:rsid w:val="003953F0"/>
+    <w:rsid w:val="00397524"/>
+    <w:rsid w:val="003A30C6"/>
+    <w:rsid w:val="003C5DAD"/>
+    <w:rsid w:val="003E66B8"/>
+    <w:rsid w:val="004440C2"/>
+    <w:rsid w:val="004509B4"/>
+    <w:rsid w:val="00454A4A"/>
+    <w:rsid w:val="004C57CB"/>
+    <w:rsid w:val="004D58DC"/>
+    <w:rsid w:val="0054010F"/>
+    <w:rsid w:val="0056358C"/>
+    <w:rsid w:val="005B536F"/>
+    <w:rsid w:val="005C5FCA"/>
+    <w:rsid w:val="00625866"/>
+    <w:rsid w:val="006341A1"/>
+    <w:rsid w:val="00656600"/>
+    <w:rsid w:val="006745AD"/>
+    <w:rsid w:val="006B1FFE"/>
+    <w:rsid w:val="006E0C99"/>
+    <w:rsid w:val="006F52E2"/>
+    <w:rsid w:val="007125FE"/>
+    <w:rsid w:val="0076161D"/>
+    <w:rsid w:val="007C0D03"/>
+    <w:rsid w:val="007C326E"/>
+    <w:rsid w:val="007D444C"/>
+    <w:rsid w:val="00833001"/>
+    <w:rsid w:val="00891641"/>
+    <w:rsid w:val="008B7570"/>
+    <w:rsid w:val="008D1D9A"/>
+    <w:rsid w:val="008F4C7E"/>
+    <w:rsid w:val="00903BB6"/>
+    <w:rsid w:val="0091249E"/>
+    <w:rsid w:val="00970540"/>
+    <w:rsid w:val="009B2229"/>
+    <w:rsid w:val="009B483B"/>
+    <w:rsid w:val="009F39AD"/>
+    <w:rsid w:val="00A04E48"/>
+    <w:rsid w:val="00A506C9"/>
+    <w:rsid w:val="00A66E34"/>
+    <w:rsid w:val="00A75085"/>
+    <w:rsid w:val="00B163DB"/>
+    <w:rsid w:val="00B20225"/>
+    <w:rsid w:val="00B41E1F"/>
+    <w:rsid w:val="00BF5B05"/>
+    <w:rsid w:val="00C54F9B"/>
+    <w:rsid w:val="00CE183C"/>
+    <w:rsid w:val="00CF3F19"/>
+    <w:rsid w:val="00D01487"/>
+    <w:rsid w:val="00D67335"/>
+    <w:rsid w:val="00D679B9"/>
+    <w:rsid w:val="00D87E04"/>
+    <w:rsid w:val="00DB15C4"/>
+    <w:rsid w:val="00DD1381"/>
+    <w:rsid w:val="00DD7A24"/>
+    <w:rsid w:val="00DE2FE7"/>
+    <w:rsid w:val="00E347F3"/>
+    <w:rsid w:val="00E67BE8"/>
+    <w:rsid w:val="00F56D8E"/>
+    <w:rsid w:val="00F92FFF"/>
+    <w:rsid w:val="00FE17BB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1EBEEF5B"/>
+  <w14:docId w14:val="4A4866BA"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{F8D8CE2B-0FDA-1C48-9442-61CA0A694AA5}"/>
+  <w15:docId w15:val="{AD67A041-8A2A-4DF0-A8F9-F14799F63275}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4039,201 +2120,664 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="009B2229"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D87E04"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D87E04"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D87E04"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D87E04"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D87E04"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D87E04"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D87E04"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D87E04"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D87E04"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D87E04"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D87E04"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D87E04"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D87E04"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D87E04"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D87E04"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D87E04"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D87E04"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D87E04"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D87E04"/>
+    <w:pPr>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D87E04"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D87E04"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00D87E04"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D87E04"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:after="160" w:line="278" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D87E04"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="000358F9"/>
+    <w:rsid w:val="00D87E04"/>
     <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...17 lines deleted...]
-    <w:name w:val="Header Char"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
-[...3 lines deleted...]
-    <w:name w:val="header"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D87E04"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-[...1 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D87E04"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360" w:line="278" w:lineRule="auto"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Footer Char"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
-[...13 lines deleted...]
-    </w:pPr>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D87E04"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D87E04"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4241,51 +2785,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4352,65 +2896,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4431,84 +2975,89 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>2</Words>
-  <Characters>14</Characters>
+  <Words>379</Words>
+  <Characters>2097</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>38</Lines>
+  <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15</CharactersWithSpaces>
+  <CharactersWithSpaces>2445</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Hannah  Morris</dc:creator>
+  <dc:creator>Lily Grant</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>